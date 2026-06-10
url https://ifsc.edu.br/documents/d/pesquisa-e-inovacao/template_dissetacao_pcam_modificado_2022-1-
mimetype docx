--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,126 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36715C03" w14:textId="324BCD81" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00651D8D">
+    <w:p w14:paraId="0D23EB7A" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00EB2A2F" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SANTA CATARINA - CÂMPUS FLORIANÓPOLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360D607E" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00EB2A2F" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DEPARTAMENTO ACADÊMICO DE SAÚDE E SERVIÇO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3B7A8" w14:textId="333156B6" w:rsidR="004A1FB8" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CURSO DE MESTRADO PROFISSIONAL EM CLIMA E AMBIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C097654" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120D6D9A" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283274CE" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B7BDBB" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF67FEE" w14:textId="776B90C9" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="00C80115" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>instituto federal de santa catarina</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>NOME E SOBRENOME DO AUTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="003256EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0496B4DE" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A54F3D" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74DD9F8A" w14:textId="1DCD2384" w:rsidR="004A1FB8" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -175,139 +214,124 @@
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>TÍTULO:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416E148F" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SUBTÍTULO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371786C5" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+    <w:p w14:paraId="5ACDB9CD" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C99FEB9" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+    <w:p w14:paraId="103784A0" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ACDB9CD" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+    <w:p w14:paraId="15629E55" w14:textId="77777777" w:rsidR="000A1AC0" w:rsidRPr="00C24CCD" w:rsidRDefault="000A1AC0" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103784A0" w14:textId="77777777" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
+    <w:p w14:paraId="3CE7B921" w14:textId="22D3F8F3" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="000A1AC0" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39024796" wp14:editId="38CBA684">
+            <wp:extent cx="1581150" cy="1581150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="909034496" name="Imagem 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="909034496" name="Imagem 909034496"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1581150" cy="1581150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20B5FA03" w14:textId="77D88859" w:rsidR="004A1FB8" w:rsidRPr="00C24CCD" w:rsidRDefault="004A1FB8" w:rsidP="00032A9D">
-      <w:pPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="67AFBFD9" w14:textId="5C5FE017" w:rsidR="005F274E" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6524C0A6" w14:textId="4DFF8888" w:rsidR="005F274E" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F259648" w14:textId="40032FEF" w:rsidR="005F274E" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="676B634B" w14:textId="77777777" w:rsidR="005F274E" w:rsidRPr="00C24CCD" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
       <w:pPr>
@@ -338,106 +362,177 @@
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00F30256" w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00032A9D" w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2C889D" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+    <w:p w14:paraId="429FDF2B" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00EB2A2F" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SANTA CATARINA - CÂMPUS FLORIANÓPOLIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A413F2E" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00EB2A2F" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DEPARTAMENTO ACADÊMICO DE SAÚDE E SERVIÇO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042170ED" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CURSO DE MESTRADO PROFISSIONAL EM CLIMA E AMBIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299134B5" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21320A8B" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6102C34F" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789C09DF" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5052BFAF" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2C889D" w14:textId="63DBECEF" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Capa"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOME E SOBRENOME DO AUTOR</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4681A67B" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+      <w:r w:rsidR="003256EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D45BFB5" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76DCA668" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
-[...31 lines deleted...]
-    <w:p w14:paraId="7D45BFB5" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+    <w:p w14:paraId="3922F508" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00C24CCD" w:rsidRDefault="003256EF" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11BF06F3" w14:textId="7192AF6C" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2360BEFE" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="687A4A1A" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
@@ -481,247 +576,411 @@
     </w:p>
     <w:p w14:paraId="5C733DF3" w14:textId="1F4399E9" w:rsidR="00405603" w:rsidRPr="00C24CCD" w:rsidRDefault="00405603" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDC69B7" w14:textId="15D04017" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71376514" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57652C00" w14:textId="1FBE205B" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
-[...1 lines deleted...]
-        <w:ind w:left="6067"/>
+    <w:p w14:paraId="57652C00" w14:textId="1FBE205B" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="003256EF">
+      <w:pPr>
+        <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dissertação apresentada ao Mestrado Profissional em Clima e Ambiente do Campus Florianópolis do Instituto Federal de Santa Catarina para a obtenção do diploma de Mestre em Clima e Ambiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3E66ED" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
-[...1 lines deleted...]
-        <w:ind w:left="6067"/>
+    <w:p w14:paraId="7F3E66ED" w14:textId="599D83A5" w:rsidR="00F30256" w:rsidRDefault="00F30256" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Orientador: (Nome do orientador)</w:t>
+        <w:t>Orientador</w:t>
+      </w:r>
+      <w:r w:rsidR="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Nome do orientador</w:t>
+      </w:r>
+      <w:r w:rsidR="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a), titulação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53076591" w14:textId="77777777" w:rsidR="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EE7E2C" w14:textId="0C23C348" w:rsidR="003256EF" w:rsidRPr="00C24CCD" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4962"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rientador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Nome do orientador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a), titulação</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A0315D" w14:textId="64F66656" w:rsidR="00032A9D" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC0EB13" w14:textId="13071F15" w:rsidR="005F274E" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
+    <w:p w14:paraId="134020AE" w14:textId="77777777" w:rsidR="005F274E" w:rsidRPr="00C24CCD" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="134020AE" w14:textId="77777777" w:rsidR="005F274E" w:rsidRPr="00C24CCD" w:rsidRDefault="005F274E" w:rsidP="00032A9D">
+    <w:p w14:paraId="0D661D05" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D661D05" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+    <w:p w14:paraId="4350BBF5" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4350BBF5" w14:textId="77777777" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00032A9D" w:rsidP="00032A9D">
+    <w:p w14:paraId="30A56155" w14:textId="38C0D1E0" w:rsidR="00032A9D" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Capa"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="003256EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00032A9D" w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C24CCD">
+      <w:r w:rsidR="00032A9D" w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5516D6E8" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
-      <w:pPr>
+    <w:p w14:paraId="404F59F2" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PÁGINA PARA COLOCAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A7035" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DA FICHA DE IDENTIFICAÇÃO DA OBRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEF6C2F" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(A Ficha de identificação da obra deve ser elaborada de acordo com o padrão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F161320" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adotado pela biblioteca do IFSC a partir do formulário disponível em</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE89A79" w14:textId="04BEA6D5" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00214FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ficha.florianopolis.ifsc.edu.br/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327B0AB8" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="003256EF" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Observação: por questões de compatibilidade do site, recomenda-se que a Ficha de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683F77FE" w14:textId="35570AF0" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>identificação seja gerada no navegador Mozilla Firefox)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65EB32D3" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="167"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9011"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="0BD3CBA3" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B09A38B" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P 324f     Paula, Joãozinho de.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="0DD79459" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21D73092" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="005F274E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3614"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="1134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18563AE7" w14:textId="7BAC737B" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3614"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="1134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -768,368 +1027,350 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="3614"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="42BAD8AA" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2262C8B7" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista1"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="283CAADB" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1516D6D7" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3261"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721" w:firstLine="1264"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="47E401B1" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A73689A" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Monografia (graduação) – Instituto Federal de Santa Catarina, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7880BC00" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Câmpus</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  Florianópolis,  Curso  de  Metodologia  do  Trabalho Acadêmico,</w:t>
+              <w:t>Câmpus  Florianópolis,  Curso  de  Metodologia  do  Trabalho Acadêmico,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB946F4" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Florianópolis, 2015.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="549BB42F" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1121B14E" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="132C8D45" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="745C4769" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Orientador: Mariazinha da Silva</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="03DEF3DC" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F3448F0" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="33FEB3EA" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B3DFC24" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Metodologia. 2. Métodos de estudo. 3. Pesquisa. 4. Trabalhos científicos. I. Mariazinha da Silva. II. Título</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F30256" w:rsidRPr="00C24CCD" w14:paraId="7EFA3F45" w14:textId="77777777" w:rsidTr="00F15B5B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9011" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000080"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37DB9BF1" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="005F274E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="721"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CDD 001.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1164,111 +1405,66 @@
     </w:p>
     <w:p w14:paraId="6099C45A" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="060E9926" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79160238" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00651D8D" w:rsidRDefault="00F30256" w:rsidP="00F30256">
+    <w:p w14:paraId="5C60201E" w14:textId="1F366F2B" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00F30256">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00651D8D">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Atenção!</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC58F4A" w14:textId="77777777" w:rsidR="00F30256" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30256" w:rsidP="00032A9D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D1C173B" w14:textId="19B40D8D" w:rsidR="00032A9D" w:rsidRDefault="00032A9D" w:rsidP="005F274E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A38767" w14:textId="77777777" w:rsidR="00651D8D" w:rsidRDefault="00651D8D" w:rsidP="005F274E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1295,621 +1491,132 @@
     </w:p>
     <w:p w14:paraId="76D0A5CB" w14:textId="77777777" w:rsidR="00FC6058" w:rsidRPr="00651D8D" w:rsidRDefault="00FC6058" w:rsidP="00FC6058">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00651D8D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Atenção!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0AAD5D" w14:textId="6F2BBD8F" w:rsidR="00FC6058" w:rsidRPr="00FC6058" w:rsidRDefault="00FC6058" w:rsidP="00FC6058">
+    <w:p w14:paraId="2C0AAD5D" w14:textId="1A53BF08" w:rsidR="00FC6058" w:rsidRPr="00FC6058" w:rsidRDefault="00FC6058" w:rsidP="00FC6058">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6058">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Essa página não deve ser preenchida, está apenas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">indicando </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6058">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>o lugar da Ata.</w:t>
+        <w:t>o lugar da Ata</w:t>
+      </w:r>
+      <w:r w:rsidR="00D315EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Defesa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6058">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DB6D06" w14:textId="77777777" w:rsidR="00FC6058" w:rsidRPr="00FC6058" w:rsidRDefault="00FC6058" w:rsidP="00FC6058">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA62565" w14:textId="3627B2FF" w:rsidR="00871A8F" w:rsidRPr="00C24CCD" w:rsidRDefault="00871A8F" w:rsidP="00871A8F">
-[...37 lines deleted...]
-    <w:p w14:paraId="3A599297" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
+    <w:p w14:paraId="2419EACB" w14:textId="19D456A6" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24CCD">
-[...467 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3DCA83FF" w14:textId="30A9A2A0" w:rsidR="0017416C" w:rsidRPr="00C24CCD" w:rsidRDefault="0017416C" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B7C3D0" w14:textId="1914D77A" w:rsidR="007B63CE" w:rsidRPr="00C24CCD" w:rsidRDefault="007B63CE" w:rsidP="007B63CE">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9B28B4" w14:textId="0E7562E0" w:rsidR="007B63CE" w:rsidRPr="00C24CCD" w:rsidRDefault="007B63CE" w:rsidP="007B63CE">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -2101,75 +1808,385 @@
     </w:p>
     <w:p w14:paraId="0B8FE3A7" w14:textId="2A1D235C" w:rsidR="007B63CE" w:rsidRPr="00C24CCD" w:rsidRDefault="007B63CE" w:rsidP="007B63CE">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE241E9" w14:textId="1507580C" w:rsidR="007B63CE" w:rsidRPr="00C24CCD" w:rsidRDefault="007B63CE" w:rsidP="007B63CE">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C97403" w14:textId="77777777" w:rsidR="007B63CE" w:rsidRPr="00C24CCD" w:rsidRDefault="007B63CE" w:rsidP="007B63CE">
       <w:pPr>
         <w:pStyle w:val="ABNT-Dedicatria"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779F6122" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
+    <w:p w14:paraId="407CBB78" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24CCD">
+    </w:p>
+    <w:p w14:paraId="429FA505" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dedicatória - Elemento opcional colocado após a folha de aprovação. </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C24CCD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE1AA97" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A6CF04" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3305ACE2" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF9E840" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197B1D06" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D04B50" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC4200D" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597DF2FC" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBE4E1C" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35582FA2" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FE2563" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B279D6" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34342CA8" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70806BC3" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CB710E" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53769B7C" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE3CEF8" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF97261" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A21F76" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D461D5D" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFB6609" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D2DCF6" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AFC74E" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C3ECE1" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CE93F8" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C5B8AB" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46812AB6" w14:textId="77777777" w:rsidR="00D315EE" w:rsidRDefault="00D315EE" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779F6122" w14:textId="544A6E95" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
+      <w:pPr>
+        <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dedicatória - Elemento opcional colocado após a folha de aprovação. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385E5BD9" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deve aparecer alinhada, no canto inferior direito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F66F79" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
@@ -2644,59 +2661,50 @@
     <w:p w14:paraId="77178BDB" w14:textId="77777777" w:rsidR="00D16B33" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
       <w:pPr>
         <w:pStyle w:val="ABNT-Epgrafe"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E168B6" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Epígrafe - Texto em que o autor apresenta uma citação, </w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="237AD0E1" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seguida de indicação de autoria, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AC1B82" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
       <w:pPr>
         <w:pStyle w:val="Unipampa-TtulodeCaptulo"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -2795,4274 +2803,983 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="552A43A8" w14:textId="436D59BD" w:rsidR="00E876D3" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27834820" w14:textId="77777777" w:rsidR="00C96816" w:rsidRPr="00C24CCD" w:rsidRDefault="00C96816" w:rsidP="00C96816">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6076B1BE" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C24CCD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5C5B4C92" w14:textId="3314295B" w:rsidR="00D16B33" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
+        </w:rPr>
+        <w:t>Resumo da proposta de projeto de dissertação, limitado a 1 (uma) página.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448DA7BB" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>O resumo deve mostrar a natureza e o objetivo do trabalho, o método que foi empregado, os resultados e as conclusões. O resumo deve conter entre 150 e 250 palavras e constitui-se de um único parágrafo, sem recuo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09688562" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Para a escolha das palavras-chave, consultar o Vocabulário Controlado da USP (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F61323">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://vocabulario.abcd.usp.br/pt-br/index.php</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>), e verificar o melhor descritor para os termos escolhidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D1A8EB" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B49E835" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5E12DE" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D06B1C7" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DF0520" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Diretrizes; Mestrado Profissional; Clima e Ambiente; Modelo; Projeto de Dissertação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5B4C92" w14:textId="3314295B" w:rsidR="00D16B33" w:rsidRPr="001E1D6D" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
       <w:pPr>
         <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62886217" w14:textId="37F2F955" w:rsidR="00D16B33" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33">
+    <w:p w14:paraId="62886217" w14:textId="37F2F955" w:rsidR="00D16B33" w:rsidRPr="001E1D6D" w:rsidRDefault="00D16B33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="57243A13" w14:textId="77777777" w:rsidR="00775789" w:rsidRDefault="00775789">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57243A13" w14:textId="77777777" w:rsidR="00775789" w:rsidRPr="001E1D6D" w:rsidRDefault="00775789">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0915798E" w14:textId="7F54112F" w:rsidR="00D16B33" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
+    <w:p w14:paraId="0915798E" w14:textId="7F54112F" w:rsidR="00D16B33" w:rsidRPr="001E1D6D" w:rsidRDefault="00D16B33" w:rsidP="00D16B33">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D21012E" w14:textId="77777777" w:rsidR="001A6419" w:rsidRDefault="001A6419" w:rsidP="001A6419">
-      <w:pPr>
+    <w:p w14:paraId="60BDA33D" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00A70091" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract must outline the nature, purpose, methodology, results, and conclusions of the study. It should be structured as a single, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>unindented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The abstract should show the nature and scope of work, the method that was used, the results and conclusions. The abstract may contain between 150 and 500 words, and it must be only one paragraph.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> paragraph, spanning between 150 and 250 words. Keywords should be selected by consulting the USP Controlled Vocabulary (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F61323">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://vocabulario.abcd.usp.br/pt-br/index.php</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F61323">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>) to identify the most appropriate descriptors for the chosen terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C34D9" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00A70091" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keywords: First keyword. Second keyword. Third keyword. Fourth keyword (optional). Fifth keyword (optional).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02104C3E" w14:textId="4649919B" w:rsidR="00D16B33" w:rsidRPr="00C24CCD" w:rsidRDefault="00D16B33">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F452EE" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00A70091" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601E5617" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00A70091" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D9A433" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00A70091" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667CE4F5" w14:textId="77777777" w:rsidR="003256EF" w:rsidRPr="00F61323" w:rsidRDefault="003256EF" w:rsidP="003256EF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> First keyword; Second keyword; Third keyword; Fourth keyword (optional); Fifth keyword (optional).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02104C3E" w14:textId="4649919B" w:rsidR="00D16B33" w:rsidRPr="003256EF" w:rsidRDefault="00D16B33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C24CCD">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003256EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6951DB9B" w14:textId="77777777" w:rsidR="00C94CD1" w:rsidRDefault="0073705D" w:rsidP="00C94CD1">
+    <w:p w14:paraId="7D67625B" w14:textId="77777777" w:rsidR="007E7BC4" w:rsidRDefault="0073705D" w:rsidP="00C94CD1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">LISTA DE </w:t>
       </w:r>
       <w:r w:rsidR="007A1082">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>FIGURAS</w:t>
       </w:r>
       <w:r w:rsidR="00C94CD1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C94CD1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figura" </w:instrText>
       </w:r>
       <w:r w:rsidR="00C94CD1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0462C984" w14:textId="6EBA2226" w:rsidR="00C94CD1" w:rsidRDefault="008A70E3">
+    <w:p w14:paraId="02353C5E" w14:textId="7CDA8112" w:rsidR="007E7BC4" w:rsidRDefault="007E7BC4">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00C94CD1" w:rsidRPr="00E702EC">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230195710" w:history="1">
+        <w:r w:rsidRPr="00EE54DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figura 1: Taxa média geométrica de crescimento anual, Brasil – 1872/2010</w:t>
+          <w:t>Figura 1: Boxplot comparativo da temperatura da água entre as campanhas de coleta (C1 e C2) em cada ponto amostral.</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc95491375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230195710 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CD97843" w14:textId="7F2667A1" w:rsidR="00C94CD1" w:rsidRDefault="008A70E3">
+    <w:p w14:paraId="73A85B4D" w14:textId="357D73EF" w:rsidR="00F61819" w:rsidRPr="00C94CD1" w:rsidRDefault="00C94CD1" w:rsidP="00C94CD1">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \c "Figura" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE2BFC2" w14:textId="3489E2A9" w:rsidR="00C94CD1" w:rsidRPr="00C94CD1" w:rsidRDefault="00F61819" w:rsidP="000A222C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AC3B61" w14:textId="308261C3" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="0073705D" w:rsidP="0073705D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LISTA DE TABELAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3AD93D" w14:textId="63360EFD" w:rsidR="007E7BC4" w:rsidRDefault="00F04D10">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00C94CD1" w:rsidRPr="00E702EC">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "ABNT - Lista de tabelas;1" \c "Tabela" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc230195698" w:history="1">
+        <w:r w:rsidR="007E7BC4" w:rsidRPr="004E6442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figura 2: Ponte Hercílio Luz</w:t>
+          <w:t>Tabela 2: Formatação do texto</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc95491376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230195698 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r w:rsidR="007E7BC4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DE77BBB" w14:textId="5A2693DE" w:rsidR="00C94CD1" w:rsidRDefault="008A70E3">
+    <w:p w14:paraId="3BACBCD2" w14:textId="46FFB927" w:rsidR="007E7BC4" w:rsidRDefault="007E7BC4">
       <w:pPr>
         <w:pStyle w:val="ndicedeilustraes"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00C94CD1" w:rsidRPr="00E702EC">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230195699" w:history="1">
+        <w:r w:rsidRPr="004E6442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figura 3: IFSC - Campus Florianópolis</w:t>
+          <w:t>Tabela 1: Exemplo</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc95491377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230195699 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00C94CD1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A85B4D" w14:textId="357D73EF" w:rsidR="00F61819" w:rsidRPr="00C94CD1" w:rsidRDefault="00C94CD1" w:rsidP="00C94CD1">
-[...3 lines deleted...]
-          <w:noProof/>
+    <w:p w14:paraId="4990380F" w14:textId="6CD49EF3" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="00F04D10" w:rsidP="0073705D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="12ECEE55" w14:textId="424C5658" w:rsidR="00F61819" w:rsidRDefault="00F61819" w:rsidP="0071264F">
+    </w:p>
+    <w:p w14:paraId="09E63D2E" w14:textId="10B2D54D" w:rsidR="00103F2F" w:rsidRPr="00153113" w:rsidRDefault="00103F2F" w:rsidP="000A222C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F61819">
+    </w:p>
+    <w:p w14:paraId="340B70F5" w14:textId="3AFDAF56" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="0073705D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1310 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797EA97B" w14:textId="77777777" w:rsidR="00153113" w:rsidRDefault="00153113">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DAEB6E" w14:textId="372AA166" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="0073705D" w:rsidP="0073705D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...150 lines deleted...]
-        <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
+        <w:t>LISTA DE ABREVIATURAS E SIGLAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA2155B" w14:textId="27138509" w:rsidR="001819BF" w:rsidRPr="00C24CCD" w:rsidRDefault="001819BF" w:rsidP="001819BF">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...264 lines deleted...]
-      </w:pPr>
+        <w:t>ABNT</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1740 lines deleted...]
-    <w:p w14:paraId="340B70F5" w14:textId="3AFDAF56" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="0073705D">
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Associação Brasileira de Normas Técnicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB9669E" w14:textId="5598D4A8" w:rsidR="001819BF" w:rsidRPr="00C24CCD" w:rsidRDefault="008F1B4A" w:rsidP="001819BF">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IFSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Instituto Federal de Santa Catarina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731A48A8" w14:textId="5262437A" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="001819BF">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC36F45" w14:textId="4A907CA3" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DAEB6E" w14:textId="372AA166" w:rsidR="0073705D" w:rsidRPr="00C24CCD" w:rsidRDefault="0073705D" w:rsidP="0073705D">
+    <w:p w14:paraId="240A5980" w14:textId="5BDA28EC" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="00A97D6E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulospr-textuais"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>LISTA DE ABREVIATURAS E SIGLAS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FA2155B" w14:textId="27138509" w:rsidR="001819BF" w:rsidRPr="00C24CCD" w:rsidRDefault="001819BF" w:rsidP="001819BF">
+        <w:t>LISTA DE SÍMBOLOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557BE200" w14:textId="77777777" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="00A97D6E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>ABNT</w:t>
+        <w:t>Σ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t>Somatório</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9A0108" w14:textId="77777777" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="00A97D6E">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t>¬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Associação Brasileira de Normas Técnicas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CB9669E" w14:textId="5598D4A8" w:rsidR="001819BF" w:rsidRPr="00C24CCD" w:rsidRDefault="008F1B4A" w:rsidP="001819BF">
+        <w:t>Negação lógica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC6593" w14:textId="237442D7" w:rsidR="001819BF" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="00A97D6E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">IFSC </w:t>
+        <w:t>∩</w:t>
       </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="731A48A8" w14:textId="5262437A" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="001819BF">
+        <w:t>Intersecção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E350414" w14:textId="12EA422B" w:rsidR="00C32643" w:rsidRPr="00C24CCD" w:rsidRDefault="00C32643" w:rsidP="00A97D6E">
       <w:pPr>
         <w:pStyle w:val="ABNT-Resumoeabreviaturas"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC36F45" w14:textId="4A907CA3" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E">
+    <w:p w14:paraId="3FF9295D" w14:textId="54B4A209" w:rsidR="00C32643" w:rsidRPr="00C24CCD" w:rsidRDefault="00C32643">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240A5980" w14:textId="5BDA28EC" w:rsidR="00A97D6E" w:rsidRPr="00C24CCD" w:rsidRDefault="00A97D6E" w:rsidP="00A97D6E">
-[...100 lines deleted...]
-    </w:p>
     <w:p w14:paraId="64A5F350" w14:textId="671467B5" w:rsidR="0045000C" w:rsidRPr="00775789" w:rsidRDefault="0045000C" w:rsidP="00733073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9071"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="0045000C" w:rsidRPr="00775789" w:rsidSect="00E05834">
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B662B42" w14:textId="7275D4A3" w:rsidR="00733073" w:rsidRDefault="00733073">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc58249290"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc95493500"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc58249290"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc95493500"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-503523180"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="29966B5A" w14:textId="5BFFABCA" w:rsidR="00733073" w:rsidRDefault="00733073" w:rsidP="00733073">
           <w:pPr>
@@ -7080,66 +3797,65 @@
           <w:r w:rsidRPr="00733073">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>SUMÁRIO</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7A6E4DCE" w14:textId="41F5B70D" w:rsidR="00733073" w:rsidRPr="00733073" w:rsidRDefault="00550F6E" w:rsidP="00733073">
           <w:pPr>
             <w:rPr>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
-        <w:commentRangeStart w:id="4"/>
         <w:p w14:paraId="4280E59D" w14:textId="5E938B79" w:rsidR="00C71209" w:rsidRDefault="00733073">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D60471">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc97903201" w:history="1">
             <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C71209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -7167,1724 +3883,5647 @@
             <w:r w:rsidR="00C71209">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C71209">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidR="00C71209">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65F5A128" w14:textId="1C7B2A54" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="65F5A128" w14:textId="1C7B2A54" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903202" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>OBJETIVOS</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903202 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B3475AB" w14:textId="7140068F" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="1B3475AB" w14:textId="7140068F" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903203" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objetivo geral</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903203 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4692D772" w14:textId="4DFD73B1" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="4692D772" w14:textId="4DFD73B1" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903204" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1.2</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objetivo(s) específico(s)</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903204 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A5FFE58" w14:textId="6D3CD51D" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="0A5FFE58" w14:textId="6D3CD51D" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903205" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>REVISÃO BIBLIOGRÁFICA</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903205 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FAD25DA" w14:textId="55DD64D0" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="1FAD25DA" w14:textId="55DD64D0" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903206" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Formatação do texto</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903206 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5091D24B" w14:textId="23A50D2A" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="5091D24B" w14:textId="23A50D2A" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903207" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>METODOLOGIA</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903207 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="053D66A2" w14:textId="1945A95F" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="053D66A2" w14:textId="1945A95F" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903208" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>RESULTADOS</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903208 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F971119" w14:textId="541BA8DC" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="1F971119" w14:textId="541BA8DC" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903209" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903209 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0177A10F" w14:textId="36CF0295" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="0177A10F" w14:textId="36CF0295" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903210" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903210 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="656A8008" w14:textId="3F0BB083" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="656A8008" w14:textId="3F0BB083" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903211" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>produto(s) desenvolvido(s)</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903211 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41BEACF7" w14:textId="4B8C58CC" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="41BEACF7" w14:textId="4B8C58CC" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903212" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Considerações finais</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903212 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AFE60EA" w14:textId="13E20F6F" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="4AFE60EA" w14:textId="13E20F6F" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903213" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Referências</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903213 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BD8BB0A" w14:textId="07909EBA" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="1BD8BB0A" w14:textId="07909EBA" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903214" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>APÊNDICE A</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903214 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="648C33CA" w14:textId="152A03EE" w:rsidR="00C71209" w:rsidRDefault="008A70E3">
+        <w:p w14:paraId="648C33CA" w14:textId="152A03EE" w:rsidR="00C71209" w:rsidRDefault="00C71209">
           <w:pPr>
             <w:pStyle w:val="Sumrio1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:caps w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc97903215" w:history="1">
-            <w:r w:rsidR="00C71209" w:rsidRPr="00B07C30">
+            <w:r w:rsidRPr="00B07C30">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>ANEXO A</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc97903215 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C247F2">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
-            <w:r w:rsidR="00C71209">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="0AA13683" w14:textId="71ABBF52" w:rsidR="00733073" w:rsidRDefault="00733073">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:commentRangeEnd w:id="4"/>
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="13296D0F" w14:textId="3F737542" w:rsidR="00733073" w:rsidRDefault="00733073">
+    <w:p w14:paraId="374F066F" w14:textId="77777777" w:rsidR="000A222C" w:rsidRDefault="000A222C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="44FE1122" w14:textId="7722F54C" w:rsidR="003E1D4D" w:rsidRPr="00233E7D" w:rsidRDefault="003E1D4D" w:rsidP="00233E7D">
+        <w:sectPr w:rsidR="000A222C" w:rsidSect="00C80115">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FE1122" w14:textId="7722F54C" w:rsidR="003E1D4D" w:rsidRDefault="003E1D4D" w:rsidP="00233E7D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc97903201"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc97903201"/>
       <w:r w:rsidRPr="00233E7D">
         <w:lastRenderedPageBreak/>
         <w:t>introdução</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
-[...128 lines deleted...]
-    <w:p w14:paraId="61E4251C" w14:textId="688DA9D6" w:rsidR="003E1D4D" w:rsidRPr="00C24CCD" w:rsidRDefault="003E1D4D" w:rsidP="003E1D4D">
+    </w:p>
+    <w:p w14:paraId="3754FF85" w14:textId="67517E1C" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5F41E4B5" w14:textId="4F530AE9" w:rsidR="003E1D4D" w:rsidRPr="00233E7D" w:rsidRDefault="00EB087C" w:rsidP="00233E7D">
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED5E3BA" w14:textId="34B389F7" w:rsidR="004F57B4" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc95493502"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550F6E">
+      <w:r w:rsidRPr="00367FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>Justificativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2336DACD" w14:textId="756D8242" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB960C5" w14:textId="3FFF04AC" w:rsidR="00040D89" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc95493503"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550F6E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00040D89" w:rsidRPr="00550F6E">
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definição  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00550F6E">
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00040D89" w:rsidRPr="00550F6E">
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Problema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EE57A7" w14:textId="5DAB1B35" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F41E4B5" w14:textId="424A748E" w:rsidR="003E1D4D" w:rsidRPr="00367FF7" w:rsidRDefault="00EB087C" w:rsidP="00233E7D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc95493501"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc97903202"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00367FF7" w:rsidRPr="00367FF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>bjetivos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="7660F2D9" w14:textId="683F6237" w:rsidR="003E1D4D" w:rsidRDefault="00ED4A8F" w:rsidP="00F721B6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc95493502"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc97903203"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Objetivo geral</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="03DC72BD" w14:textId="4E6E49AF" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A81A428" w14:textId="4EDA9164" w:rsidR="004F57B4" w:rsidRDefault="004F57B4" w:rsidP="00733073">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc95493503"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc97903204"/>
+      <w:r w:rsidRPr="00550F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00040D89" w:rsidRPr="00550F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00550F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específico</w:t>
+      </w:r>
+      <w:r w:rsidR="00040D89" w:rsidRPr="00550F6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5FBAC6C3" w14:textId="07731267" w:rsidR="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE53E88" w14:textId="08B3F3EA" w:rsidR="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C75E2D" w14:textId="7AA110BA" w:rsidR="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28861195" w14:textId="6B4A4CE2" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35DD419F" w14:textId="042B49A1" w:rsidR="00F15B5B" w:rsidRDefault="00F15B5B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475BEDF9" w14:textId="4B43DD87" w:rsidR="00F15B5B" w:rsidRPr="00233E7D" w:rsidRDefault="00F15B5B" w:rsidP="00F15B5B">
+    <w:p w14:paraId="475BEDF9" w14:textId="4B43DD87" w:rsidR="00F15B5B" w:rsidRDefault="00F15B5B" w:rsidP="00F15B5B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc97903205"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc97903205"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>REVISÃO BIBLIOGRÁFICA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5053F00C" w14:textId="05965A24" w:rsidR="003E1D4D" w:rsidRPr="00F15B5B" w:rsidRDefault="00F30EB0" w:rsidP="00F15B5B">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="10C9D54B" w14:textId="2E7A3D39" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2CEC01" w14:textId="711229F1" w:rsidR="003E1D4D" w:rsidRPr="00EB087C" w:rsidRDefault="004F57B4" w:rsidP="00F721B6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc95493505"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc97903206"/>
+      <w:r w:rsidRPr="00F721B6">
+        <w:t>Formatação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB087C">
+        <w:t xml:space="preserve"> do texto</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="496727F6" w14:textId="77777777" w:rsidR="00F30EB0" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30EB0" w:rsidP="00F30EB0">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">É  uma  análise  comentada  sobre  o  que  já  foi publicado sobre o assunto da pesquisa, buscando mostrar os pontos de vista convergentes  e  divergentes  entre  os  autores.  Traça-se  um  quadro  teórico e  elabora-se  a  estruturação  conceitual  que  subsidiará  o  desenvolvimento da pesquisa. A revisão de literatura permitirá um mapeamento de quem já escreveu e o que já foi escrito sobre o assunto ou o problema de pesquisa. </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="496727F6" w14:textId="77777777" w:rsidR="00F30EB0" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30EB0" w:rsidP="00F30EB0">
+        <w:t xml:space="preserve">A apresentação gráfica consiste na organização do texto nos padrões acadêmicos e científicos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009DFF7" w14:textId="5AD6D2AA" w:rsidR="008B4682" w:rsidRDefault="00F30EB0" w:rsidP="00F30EB0">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A apresentação gráfica consiste na organização do texto nos padrões acadêmicos e científicos. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4009DFF7" w14:textId="38EC031F" w:rsidR="008B4682" w:rsidRDefault="00F30EB0" w:rsidP="00F30EB0">
+        <w:t>O texto deve ser em cor preta podendo ter figuras e/ou ilustrações coloridas; fonte Arial, tamanho 12, exceto as citações longas, notas de rodapé, paginação, legenda das ilustrações e fonte das tabelas e gráficos, que devem ser digitados em tamanho 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51408A56" w14:textId="1FA18F31" w:rsidR="001A6419" w:rsidRDefault="001A6419" w:rsidP="00C71209">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc97903207"/>
+      <w:r w:rsidRPr="00C71209">
+        <w:lastRenderedPageBreak/>
+        <w:t>METODOLOGIA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="13FF11C3" w14:textId="5B8B339A" w:rsidR="0089308C" w:rsidRDefault="0089308C" w:rsidP="0089308C">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0089308C">
+        <w:t>Deve conter a descrição dos procedimentos experimentais utilizados para a obtenção dos resultados. Sua redação deve ser feita de forma clara e detalhada para que os experimentos possam ser reproduzidos. Determinar as Limitações do Método, quando você deve indicar quais são os limites da sua pesquisa, tanto no que se refere ao escopo temporal, teórico, geográfico e técnico dela. Especificar quais são as ferramentas estatísticas usadas para tabular os dados e analisá-los. Pode ser dividido em itens e subitens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1950E631" w14:textId="77777777" w:rsidR="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB55F63" w14:textId="7D173483" w:rsidR="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Métodos Aplicados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729D88B0" w14:textId="77777777" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00367FF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0B1124" w14:textId="77777777" w:rsidR="00367FF7" w:rsidRPr="00367FF7" w:rsidRDefault="00367FF7" w:rsidP="00367FF7">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632D1BF2" w14:textId="530DEA90" w:rsidR="00660CAD" w:rsidRPr="00F721B6" w:rsidRDefault="00560E2F" w:rsidP="00F721B6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc97903208"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="6B743BDE" w14:textId="277738BC" w:rsidR="00660CAD" w:rsidRPr="00C24CCD" w:rsidRDefault="00F30EB0" w:rsidP="00560E2F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C24CCD">
+        <w:t xml:space="preserve">Esta seção apresenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00560E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O texto deve ser em cor preta podendo ter figuras e/ou ilustrações coloridas; fonte Arial ou Times New Roman, tamanho 12, exceto as citações longas, notas de rodapé, paginação, legenda das ilustrações e fonte das tabelas e gráficos, que devem ser digitados em tamanho 10.</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>os resultados obtidos durante o mestrado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6AA6A1" w14:textId="6642F2AC" w:rsidR="00660CAD" w:rsidRPr="00F721B6" w:rsidRDefault="00F30EB0" w:rsidP="00F721B6">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc95493507"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc97903209"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc95493507"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc97903209"/>
       <w:r w:rsidRPr="00F721B6">
         <w:t>Título</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="044933BF" w14:textId="16BDAA82" w:rsidR="000B7E1B" w:rsidRPr="00C24CCD" w:rsidRDefault="000B7E1B" w:rsidP="00660CAD">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BFB634" w14:textId="36BDBD09" w:rsidR="00DD1CC1" w:rsidRPr="00F721B6" w:rsidRDefault="00DD1CC1" w:rsidP="00F721B6">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc95493508"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc97903210"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc95493508"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc97903210"/>
       <w:r w:rsidRPr="00F721B6">
         <w:t>Título</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="60C26196" w14:textId="6B6B601B" w:rsidR="00402963" w:rsidRDefault="00402963" w:rsidP="00402963">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadeilustraes"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106D3E37" w14:textId="5C44A2AA" w:rsidR="0071264F" w:rsidRPr="001E1D6D" w:rsidRDefault="0071264F" w:rsidP="001E1D6D">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadeilustraes"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc95491500"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230195710"/>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1D6D" w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Boxplot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E1D6D" w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comparativo da temperatura da água entre as campanhas de coleta (C1 e C2)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D6D" w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1D6D" w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>em cada ponto amostral.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="1C269920" w14:textId="77777777" w:rsidR="00402963" w:rsidRPr="006F3ADF" w:rsidRDefault="00402963" w:rsidP="00402963">
+    </w:p>
+    <w:p w14:paraId="1C269920" w14:textId="52519204" w:rsidR="00402963" w:rsidRDefault="001E1D6D" w:rsidP="00402963">
       <w:pPr>
         <w:pStyle w:val="ABNT-Fontesilustraes"/>
         <w:keepNext/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FCD2E1B" wp14:editId="4D6E6E3E">
-            <wp:extent cx="3284220" cy="2133600"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BEC680B" wp14:editId="69042236">
+            <wp:extent cx="4724400" cy="3543300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Imagem 1"/>
+            <wp:docPr id="772503836" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Imagem 1"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3284220" cy="2133600"/>
+                      <a:ext cx="4731877" cy="3548908"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C24CCD">
+      <w:r w:rsidR="00402963" w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t>Fonte: IBGE (2011)</w:t>
-      </w:r>
+      </w:r>
+      <w:r w:rsidR="00402963" w:rsidRPr="001E1D6D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5CDDB7" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Fontesilustraes"/>
+        <w:keepNext/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AFC2A7" w14:textId="141CBA24" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4FCDC4" w14:textId="71F5F68D" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>DISCUSSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EDBC5E" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Este capítulo poderá ser incorporado no capítulo anterior dos Resultados, porém recomenda-se que seja mantida esta divisão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59603A0A" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9F6DF1" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E49AE5D" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7A898E" w14:textId="3BB2EA45" w:rsidR="008D3FD3" w:rsidRPr="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplo de uma tabela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414123EF" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadetabelas"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0C5A9E" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadetabelas"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc230195698"/>
+      <w:r>
+        <w:t xml:space="preserve">Tabela </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Tabela \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B4C20">
+        <w:t>Formatação do texto</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9185" w:type="dxa"/>
+        <w:tblInd w:w="-25" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="113" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3711"/>
+        <w:gridCol w:w="5474"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="2AD080DD" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23FD5497" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Cor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A2DBA1" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Branco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="43162354" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEC5BCE" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Formato do papel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="558AA62E" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t xml:space="preserve">A4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="3E3FDFFF" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43562794" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Gramatura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B393F57" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>75 (papel comum)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="2D1200F9" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338108FD" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Impressão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78429318" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Frente e verso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="1D9649BE" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BC10AC" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Margens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D86383" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Margem esquerda e superior: 3cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636E67F0" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t xml:space="preserve">Margem direita e inferior: 2cm </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="725434D7" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2997B28D" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Paginação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA98B5D" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Canto superior direito no anverso da folha; canto superior esquerdo no verso da folha.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="001E1D6D" w14:paraId="5FC2B0EF" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="237C15F1" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t xml:space="preserve">Fonte </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A627F83" w14:textId="5AB67FAA" w:rsidR="008D3FD3" w:rsidRPr="000A1AC0" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1AC0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="2C0BA5D5" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0AB3B0" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Tamanho da fonte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749C523B" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>12 para o texto incluindo os títulos das seções e subseções. As citações com mais de três linhas as legendas das ilustrações e tabelas, fonte 10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="4CFFB107" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E5B4B8" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Espaçamento entre linhas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6852D69A" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D3FD3" w:rsidRPr="005504B8" w14:paraId="7EE98CB7" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="083746A4" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>Numeração da seção</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B9DC709" w14:textId="5D4BEFEF" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+            <w:pPr>
+              <w:pStyle w:val="ABNT-Corpodetexto"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005504B8">
+              <w:t>As seções primárias devem começar sempre em páginas ímpares. Deixar um espaço entre linhas de 1,5 entre o título da seção e o texto e entre o texto e o título da subseção.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60C850A0" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRPr="005504B8" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Fontesilustraes"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005504B8">
+        <w:t>Fonte: Elaborado pelo autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1DC3F5" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRPr="006F3ADF" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Fontesilustraes"/>
+        <w:keepNext/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7AC2DB7E" w14:textId="7D47800E" w:rsidR="000B7E1B" w:rsidRPr="00F721B6" w:rsidRDefault="00AD200E" w:rsidP="00F721B6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc95493509"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc97903211"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc95493509"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc97903211"/>
       <w:r w:rsidRPr="00F721B6">
         <w:lastRenderedPageBreak/>
         <w:t>produto(s) desenvolvido(s)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="000B7E1B" w:rsidRPr="00F721B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2AC720" w14:textId="621532A1" w:rsidR="00F15B5B" w:rsidRDefault="00F15B5B" w:rsidP="00F15B5B">
       <w:pPr>
         <w:pStyle w:val="ABNT-Listadeilustraes"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc95491376"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc95491501"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc95491501"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta seção apresenta o(s) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">produtos desenvolvidos, incluindo resumos(s)  de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>artigo(s) que foi (foram) submetido(s) e revistas científicas, preferencialmente na área de geociências</w:t>
       </w:r>
       <w:r>
@@ -8907,284 +9546,100 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Os trabalhos completos podem ser inseridos na forma de anexo ou, no caso do PTT, pode ser publicado em documento separado em forma de relatório. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586FD7F0" w14:textId="77777777" w:rsidR="00F15B5B" w:rsidRDefault="00F15B5B" w:rsidP="00F15B5B">
       <w:pPr>
         <w:pStyle w:val="ABNT-Listadeilustraes"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B5B1A0" w14:textId="55BBE62E" w:rsidR="00F15B5B" w:rsidRDefault="00F15B5B" w:rsidP="00F15B5B">
+    <w:p w14:paraId="3B6D7F15" w14:textId="1A2480A1" w:rsidR="006F3ADF" w:rsidRDefault="00F15B5B" w:rsidP="001E1D6D">
       <w:pPr>
         <w:pStyle w:val="ABNT-Listadeilustraes"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C24CCD">
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc95139826"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc95140685"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc95140756"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="3FBD5FCB" w14:textId="6F75431F" w:rsidR="0075434E" w:rsidRPr="00C24CCD" w:rsidRDefault="0075434E" w:rsidP="00D024BC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadetabelas"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F8733D" w14:textId="1E7E0C88" w:rsidR="00BB572B" w:rsidRDefault="00BB572B" w:rsidP="00BB572B">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Listadetabelas"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc230195699"/>
       <w:r>
-        <w:t xml:space="preserve">Figura </w:t>
-[...190 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabela </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabela \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>: Exemplo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7919" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="24" w:type="dxa"/>
           <w:left w:w="24" w:type="dxa"/>
           <w:bottom w:w="24" w:type="dxa"/>
           <w:right w:w="24" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1724"/>
         <w:gridCol w:w="6195"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w14:paraId="4AFF8677" w14:textId="77777777" w:rsidTr="00AB3632">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
@@ -9662,2350 +10117,2684 @@
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">padronização </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>e a conclusão do plano (ações corretivas sobre os processos de planejamento, execução e auditoria; eliminação definitiva das causas, revisão das atividades e planejamento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="256EB374" w14:textId="13432BFC" w:rsidR="005504B8" w:rsidRDefault="00AB3632" w:rsidP="00BB572B">
       <w:pPr>
         <w:pStyle w:val="ABNT-Fontesilustraes"/>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:t>Fonte: Adaptado de Chiavenato (2004)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="366E4061" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Fontesilustraes"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BFDDBD" w14:textId="77777777" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Fontesilustraes"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3052DBFC" w14:textId="37784953" w:rsidR="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sugestão para Trabalhos futuros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4729E5A2" w14:textId="348D0BD3" w:rsidR="008D3FD3" w:rsidRPr="008D3FD3" w:rsidRDefault="008D3FD3" w:rsidP="008D3FD3">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D3FD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2941E43A" w14:textId="03C51601" w:rsidR="000B7E1B" w:rsidRPr="00F721B6" w:rsidRDefault="00AB3632" w:rsidP="00F721B6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc58249298"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc97903212"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc58249298"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc95493510"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc97903212"/>
       <w:r w:rsidRPr="00F721B6">
         <w:lastRenderedPageBreak/>
         <w:t>Considerações finais</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="39661781" w14:textId="77777777" w:rsidR="00562EF6" w:rsidRPr="00C24CCD" w:rsidRDefault="00562EF6" w:rsidP="00562EF6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nessa parte apresenta-se a síntese interpretativa dos principais argumentos  usados, mostrando  se  os  objetivos  foram  atingidos  e  se  a(s)hipótese(s) foi(foram) confirmada(s) ou rejeitada(s). Também se podem incluir recomendações e/ou sugestões para trabalhos futuros. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA07B9E" w14:textId="142322CF" w:rsidR="00562EF6" w:rsidRDefault="00562EF6" w:rsidP="00562EF6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deve-se fazer uma rápida retomada dos capítulos que compõem o trabalho e uma espécie de autocrítica, fazendo um balanço a respeito dos resultados obtidos pela pesquisa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733AC44B" w14:textId="77777777" w:rsidR="00402963" w:rsidRDefault="00402963" w:rsidP="00402963">
       <w:pPr>
         <w:pStyle w:val="ABNT-Fontesilustraes"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30897772" w14:textId="0124137C" w:rsidR="00402963" w:rsidRPr="005504B8" w:rsidRDefault="00402963" w:rsidP="00402963">
-[...370 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E66AFA2" w14:textId="7C0F2ABA" w:rsidR="004B45CB" w:rsidRDefault="004B45CB" w:rsidP="0071264F">
       <w:pPr>
         <w:pStyle w:val="ABNT-Referncias"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Hlk94888043"/>
-[...269 lines deleted...]
-    <w:bookmarkStart w:id="40" w:name="_Toc97903213" w:displacedByCustomXml="next"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk94888043"/>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="_Toc95493511" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="33" w:name="_Toc97903213" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-2022465054"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="13DAAB89" w14:textId="5A748909" w:rsidR="00402963" w:rsidRDefault="00402963" w:rsidP="00402963">
+        <w:p w14:paraId="13DAAB89" w14:textId="5A748909" w:rsidR="00402963" w:rsidRDefault="00402963" w:rsidP="000A222C">
           <w:pPr>
             <w:pStyle w:val="Ttulo1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="432"/>
+            <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>Referências</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="40"/>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="32"/>
         </w:p>
-        <w:p w14:paraId="46F36329" w14:textId="4708366C" w:rsidR="00402963" w:rsidRDefault="008A70E3" w:rsidP="00FB4099">
+        <w:p w14:paraId="46F36329" w14:textId="4708366C" w:rsidR="00402963" w:rsidRDefault="00000000" w:rsidP="00FB4099">
           <w:pPr>
             <w:pStyle w:val="Bibliografia"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="36C64A49" w14:textId="77777777" w:rsidR="00594384" w:rsidRDefault="00594384" w:rsidP="00D85172">
       <w:pPr>
         <w:pStyle w:val="ABNT-Referncias"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E2F08E6" w14:textId="624E2809" w:rsidR="00594384" w:rsidRDefault="00594384" w:rsidP="00D85172">
-[...5 lines deleted...]
-          <w:b/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="20376ABF" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00F61323" w:rsidRDefault="00F61716" w:rsidP="00F61716">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Seguir a norma NBR 6023:2002 e NBR 10520:2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0906F310" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00F61323" w:rsidRDefault="00F61716" w:rsidP="00F61716">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Consultar o Manual de Comunicação Científico do PPGCA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA75FD6" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00F61323" w:rsidRDefault="00F61716" w:rsidP="00F61716">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="5807"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="6FE00BD4" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32148955" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Tipo de Documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E54DA1" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Modelo de Referência</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="305FEE6B" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0132A4E7" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Livros Dicionários Enciclopédias</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EECE027" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR DA OBRA. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>: subtítulo. Número da edição. Local de Publicação: Editor, ano de publicação. Número de páginas ou volume. (Série). Notas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="4664D394" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4A5154" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Normas Técnicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1EEC88" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORGÃO NORMALIZADOR. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>: subtítulo, número da Norma. Local, ano. volume ou página (s).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="32572751" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2515BB1F" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Dissertações e Teses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB84C62" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>: subtítulo. Ano de apresentação. Número de folhas ou volumes. Categoria (Grau e área de concentração) - Instituição, local, ano.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="61B813E0" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548C0E7D" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Congressos, Conferências, Jornadas e outros Eventos Científicos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C14B6DE" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOME DO CONGRESSO. número, ano, Cidade onde se realizou o Congresso. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>… Local de publicação: Editora, data de publicação. Número de páginas ou volume.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="697D4437" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDF5F2D" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Relatórios técnico-científicos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D532348" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título do relatório</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>. Local: Editora (ou instituição), ano. Número de páginas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="5E44FCF0" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AEE1A1" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Leis e Decretos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21128354" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>PAÍS, ESTADO ou MUNICÍPIO. Lei ou Decreto, número, data (dia, mês e ano). Ementa. Dados da publicação que publicou a lei ou decreto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="24D6EC32" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A871B6" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Portarias e Resoluções</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341F0386" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>AUTOR (entidade coletiva responsável pelo documento). Ementa (quando houver). Tipo de documento, número e data (dia, mês e ano). Dados da Publicação que publicou.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="788D5AA9" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="642FFCB3" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Pareceres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFE4442" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>AUTOR (Pessoa física ou Instituição responsável pelo documento). Ementa, tipo, número e data (dia, mês e ano) do parecer. Dados da publicação que publicou o parecer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="5204CDE6" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DBF88F" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Capítulos de livros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDB66D5" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR da parte. Título da parte. In: AUTOR da obra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título da obra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>. Número da edição. Local de Publicação: Editor , Ano de publicação. Número ou volume, se houver, páginas inicial-final da parte, e/ ou isoladas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="0246DD4D" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5BC633" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Artigo de Revista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CF5D9B" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR DO ARTIGO. Título do artigo. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título da Revista</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (abreviado ou não), Local de Publicação, Número do Volume, Número do Fascículo, Páginas inicial-final, mês e ano.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="533FF4C0" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A48C37" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Artigo de jornal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4117F" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR DO ARTIGO. Título do artigo. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título do Jornal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>, Local de Publicação, dia, mês e ano. Número ou Título do Caderno, seção ou suplemento e, páginas inicial e final do artigo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="0FD92F85" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579D4BC1" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Entrevistas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48701B6E" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOME DO ENTREVISTADO. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Título. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Referência da publicação. Nota de entrevista.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="12C2E89A" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A00ABA7" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Arquivo em CDs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C5F133" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR do arquivo. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título do arquivo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>. Extensão do arquivo. Local, data. Características físicas, tipo de suporte. Notas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="6106865A" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6222D4" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DEF26A" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR DA MENSAGEM. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Assunto da mensagem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>. [mensagem pessoal]. Mensagem recebida por &lt;e-mail do destinatário&gt;data de recebimento, dia mês e ano.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="37C7B50E" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525D0D3A" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Homepage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D15571" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>. Informações complementares (Coordenação, desenvolvida por, apresenta..., quando houver etc...). Disponível em:. . Acesso em: data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F61716" w:rsidRPr="00EA7147" w14:paraId="0C245B45" w14:textId="77777777" w:rsidTr="00676A1F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0379AE3C" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Notas de aula</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5807" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1DE699" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00EA7147" w:rsidRDefault="00F61716" w:rsidP="00676A1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOR. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7147">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>, data da aula. Nº de folhas. Notas de Aula. Tipo de impressão.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69CE17E4" w14:textId="77777777" w:rsidR="00F61716" w:rsidRPr="00F61323" w:rsidRDefault="00F61716" w:rsidP="00F61716">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307E56A9" w14:textId="22777E04" w:rsidR="008D59C9" w:rsidRDefault="00F61716" w:rsidP="00F61716">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61323">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5C9601" w14:textId="60F36D0B" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...975 lines deleted...]
-          <w:color w:val="FF3333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24CCD">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Para esclarecimentos sobre referências consultar:</w:t>
-[...95 lines deleted...]
-    <w:p w14:paraId="307E56A9" w14:textId="77777777" w:rsidR="008D59C9" w:rsidRPr="008D59C9" w:rsidRDefault="008D59C9" w:rsidP="008D59C9">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8B342D" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB120C1" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AACEF0C" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1812300F" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBA27CF" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DE20E2" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E45882" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607D2716" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EA294E" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061E4DA5" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255BCA7C" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD420A5" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9E6E77" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AB202D" w14:textId="20F55A85" w:rsidR="00BA2DBC" w:rsidRPr="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2DBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>APÊNDICES</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7642693D" w14:textId="7BA48099" w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w:rsidRDefault="00AB3632" w:rsidP="00562EF6">
       <w:pPr>
         <w:pStyle w:val="Ttulo6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc97903214"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc58249300"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc97903214"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc58249300"/>
       <w:r w:rsidRPr="00550F6E">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APÊNDICE A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Título</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="73AC799F" w14:textId="77777777" w:rsidR="00E644A1" w:rsidRPr="00C24CCD" w:rsidRDefault="00E644A1" w:rsidP="00E644A1">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os  apêndices  são  textos  e/ou  documentos  elaborados  pelo  próprio  autor  para  complementar  o  texto  principal. É UM ELEMENTO OPCIONAL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E67307" w14:textId="1800D9B3" w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w:rsidRDefault="00AB3632" w:rsidP="00AB3632">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398B2F01" w14:textId="2B9719B9" w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w:rsidRDefault="00AB3632" w:rsidP="00AB3632">
+    <w:p w14:paraId="398B2F01" w14:textId="54CAE10B" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611C57CC" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FACB6F" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41232634" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712BFE2F" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41853463" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252577E6" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A11E05" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622C49FF" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EECD889" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CA6AD5" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E4C60C" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301E3C28" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BF3130" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552151EF" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A393CF" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68505EDC" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2779F853" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54058922" w14:textId="0D383CD5" w:rsidR="00BA2DBC" w:rsidRPr="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ANEXOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06285305" w14:textId="77777777" w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w:rsidRDefault="00AB3632" w:rsidP="00AB3632">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192BDC33" w14:textId="7F196588" w:rsidR="00AB3632" w:rsidRPr="00C24CCD" w:rsidRDefault="00AB3632" w:rsidP="00562EF6">
       <w:pPr>
         <w:pStyle w:val="Ttulo6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc97903215"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc58249302"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc97903215"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc58249302"/>
       <w:r w:rsidRPr="00550F6E">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANEXO A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Título</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="0CB65F4B" w14:textId="3CDF4056" w:rsidR="00AB3632" w:rsidRDefault="00E644A1" w:rsidP="00AB3632">
       <w:pPr>
         <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24CCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elemento opcional. O anexo é um “texto ou documento não elaborado pelo  autor,  que  serve  de  fundamentação,  comprovação  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Elemento opcional. O anexo é um “texto ou documento não elaborado </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pelo  autor,  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serve  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fundamentação,  comprovação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C24CCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>e  ilustração”</w:t>
-[...3 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId39"/>
+        <w:t>e  ilustração</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B99B86" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B332D64" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348AB04E" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE3B251" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2C4CEF" w14:textId="77777777" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC" w:rsidP="00BA2DBC">
+      <w:pPr>
+        <w:pStyle w:val="ABNT-Corpodetexto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E592E73" w14:textId="6C03A944" w:rsidR="00BA2DBC" w:rsidRDefault="00BA2DBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BA2DBC" w:rsidSect="00C80115">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...85 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1986AE77" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRDefault="008A70E3" w:rsidP="00E05834">
+    <w:p w14:paraId="05171335" w14:textId="77777777" w:rsidR="008F5A6A" w:rsidRDefault="008F5A6A" w:rsidP="00E05834">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483F5BF4" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRDefault="008A70E3" w:rsidP="00E05834">
+    <w:p w14:paraId="387B6737" w14:textId="77777777" w:rsidR="008F5A6A" w:rsidRDefault="008F5A6A" w:rsidP="00E05834">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62B444DB" w14:textId="76023A4F" w:rsidR="000A222C" w:rsidRDefault="000A222C" w:rsidP="000A222C">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E7E9A06" w14:textId="527B48C6" w:rsidR="000A222C" w:rsidRDefault="000A222C" w:rsidP="000A222C">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="755C0F2C" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRDefault="008A70E3" w:rsidP="00E05834">
+    <w:p w14:paraId="6D6774F6" w14:textId="77777777" w:rsidR="008F5A6A" w:rsidRDefault="008F5A6A" w:rsidP="00E05834">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280E7753" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRDefault="008A70E3" w:rsidP="00E05834">
+    <w:p w14:paraId="355C5641" w14:textId="77777777" w:rsidR="008F5A6A" w:rsidRDefault="008F5A6A" w:rsidP="00E05834">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...69 lines deleted...]
-  </w:sdt>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB9A930" w14:textId="6735E014" w:rsidR="00D070A3" w:rsidRDefault="00D070A3" w:rsidP="00D070A3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="072619AE" w14:textId="77777777" w:rsidR="00493325" w:rsidRDefault="00493325">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1238008703"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="63AD84A8" w14:textId="77777777" w:rsidR="00D070A3" w:rsidRDefault="00D070A3" w:rsidP="00D070A3">
+        <w:pPr>
+          <w:pStyle w:val="Cabealho"/>
+          <w:pBdr>
+            <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          </w:pBdr>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="12C7043D" w14:textId="77777777" w:rsidR="00D070A3" w:rsidRDefault="00D070A3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0584491D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B6241FC"/>
     <w:lvl w:ilvl="0" w:tplc="04160011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13122,50 +13911,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A394E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C2419FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA97CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B700882"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13207,51 +14082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB5508E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="412A73F4"/>
     <w:lvl w:ilvl="0" w:tplc="F418F3BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13321,51 +14196,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E796053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52F8773C"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1438" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2158" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13407,307 +14282,323 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5758" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6478" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7198" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2092697505">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="2" w16cid:durableId="1579287242">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="691801201">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="313798576">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="795760105">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="840201725">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2141074058">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="198126271">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1212494759">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="458425241">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1954049322">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2128700661">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="36010885">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1899894909">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1951357183">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1383022224">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A1FB8"/>
     <w:rsid w:val="000027DA"/>
     <w:rsid w:val="00032A9D"/>
     <w:rsid w:val="00040D89"/>
     <w:rsid w:val="00063F9F"/>
+    <w:rsid w:val="000A1AC0"/>
+    <w:rsid w:val="000A222C"/>
     <w:rsid w:val="000B7E1B"/>
     <w:rsid w:val="000C320A"/>
     <w:rsid w:val="000E7DF5"/>
     <w:rsid w:val="00103F2F"/>
     <w:rsid w:val="00133064"/>
     <w:rsid w:val="001522BB"/>
     <w:rsid w:val="00153113"/>
     <w:rsid w:val="0017416C"/>
     <w:rsid w:val="00174E9E"/>
     <w:rsid w:val="001819BF"/>
     <w:rsid w:val="00194C9A"/>
     <w:rsid w:val="001A0309"/>
     <w:rsid w:val="001A6419"/>
+    <w:rsid w:val="001E1D6D"/>
     <w:rsid w:val="00233E7D"/>
     <w:rsid w:val="0024028F"/>
     <w:rsid w:val="002977DC"/>
+    <w:rsid w:val="003256EF"/>
     <w:rsid w:val="003344AC"/>
     <w:rsid w:val="00355890"/>
     <w:rsid w:val="00360BD2"/>
+    <w:rsid w:val="00366398"/>
+    <w:rsid w:val="00367FF7"/>
     <w:rsid w:val="003844BE"/>
     <w:rsid w:val="00394F7A"/>
     <w:rsid w:val="003E1D4D"/>
     <w:rsid w:val="003E5B83"/>
     <w:rsid w:val="00402963"/>
     <w:rsid w:val="00405603"/>
     <w:rsid w:val="004263F8"/>
     <w:rsid w:val="0045000C"/>
+    <w:rsid w:val="00457D19"/>
     <w:rsid w:val="00461C96"/>
     <w:rsid w:val="00493325"/>
     <w:rsid w:val="00493375"/>
     <w:rsid w:val="004A1FB8"/>
     <w:rsid w:val="004A4BC3"/>
     <w:rsid w:val="004B45CB"/>
     <w:rsid w:val="004D3594"/>
     <w:rsid w:val="004F41B9"/>
     <w:rsid w:val="004F57B4"/>
     <w:rsid w:val="005178E2"/>
     <w:rsid w:val="005217BF"/>
     <w:rsid w:val="005504B8"/>
     <w:rsid w:val="00550F6E"/>
     <w:rsid w:val="00560E2F"/>
     <w:rsid w:val="00562EF6"/>
     <w:rsid w:val="00594384"/>
     <w:rsid w:val="005E19F1"/>
     <w:rsid w:val="005F274E"/>
     <w:rsid w:val="00630F6F"/>
     <w:rsid w:val="00651D8D"/>
     <w:rsid w:val="0065718E"/>
     <w:rsid w:val="00660CAD"/>
     <w:rsid w:val="00695E7C"/>
     <w:rsid w:val="006B66F7"/>
     <w:rsid w:val="006D3120"/>
     <w:rsid w:val="006F3ADF"/>
     <w:rsid w:val="0071264F"/>
     <w:rsid w:val="00733073"/>
     <w:rsid w:val="0073705D"/>
     <w:rsid w:val="0075434E"/>
     <w:rsid w:val="00772941"/>
     <w:rsid w:val="00775789"/>
     <w:rsid w:val="007A1082"/>
     <w:rsid w:val="007A61CF"/>
     <w:rsid w:val="007B63CE"/>
+    <w:rsid w:val="007E7BC4"/>
     <w:rsid w:val="0086066E"/>
     <w:rsid w:val="00871A8F"/>
+    <w:rsid w:val="0087304B"/>
     <w:rsid w:val="00881601"/>
     <w:rsid w:val="0089308C"/>
     <w:rsid w:val="008A70E3"/>
     <w:rsid w:val="008B4682"/>
     <w:rsid w:val="008C4898"/>
+    <w:rsid w:val="008D2ABA"/>
+    <w:rsid w:val="008D3FD3"/>
     <w:rsid w:val="008D59C9"/>
     <w:rsid w:val="008D745C"/>
     <w:rsid w:val="008F1B4A"/>
     <w:rsid w:val="008F3856"/>
     <w:rsid w:val="008F3FD8"/>
+    <w:rsid w:val="008F5A6A"/>
     <w:rsid w:val="008F68FA"/>
     <w:rsid w:val="00957610"/>
     <w:rsid w:val="009A55CC"/>
     <w:rsid w:val="00A131BA"/>
     <w:rsid w:val="00A65C84"/>
     <w:rsid w:val="00A82DA7"/>
     <w:rsid w:val="00A84FC6"/>
     <w:rsid w:val="00A97D6E"/>
     <w:rsid w:val="00AB3632"/>
     <w:rsid w:val="00AD1142"/>
     <w:rsid w:val="00AD200E"/>
     <w:rsid w:val="00AE559B"/>
     <w:rsid w:val="00B03CBA"/>
+    <w:rsid w:val="00B269B0"/>
     <w:rsid w:val="00B503B8"/>
     <w:rsid w:val="00B9286C"/>
+    <w:rsid w:val="00BA2DBC"/>
     <w:rsid w:val="00BB572B"/>
     <w:rsid w:val="00BC1295"/>
     <w:rsid w:val="00BE76C9"/>
     <w:rsid w:val="00C21C5C"/>
     <w:rsid w:val="00C247F2"/>
     <w:rsid w:val="00C24CCD"/>
     <w:rsid w:val="00C32643"/>
     <w:rsid w:val="00C71209"/>
     <w:rsid w:val="00C80115"/>
     <w:rsid w:val="00C94CD1"/>
     <w:rsid w:val="00C96816"/>
     <w:rsid w:val="00CB19C2"/>
     <w:rsid w:val="00CD1DC2"/>
     <w:rsid w:val="00CD707E"/>
     <w:rsid w:val="00D0093D"/>
     <w:rsid w:val="00D024BC"/>
     <w:rsid w:val="00D03A3B"/>
     <w:rsid w:val="00D05D48"/>
+    <w:rsid w:val="00D070A3"/>
     <w:rsid w:val="00D16B33"/>
+    <w:rsid w:val="00D315EE"/>
     <w:rsid w:val="00D414FC"/>
     <w:rsid w:val="00D43719"/>
     <w:rsid w:val="00D52266"/>
+    <w:rsid w:val="00D60471"/>
     <w:rsid w:val="00D85172"/>
     <w:rsid w:val="00DB728C"/>
     <w:rsid w:val="00DD1CC1"/>
     <w:rsid w:val="00DF4517"/>
     <w:rsid w:val="00E05834"/>
+    <w:rsid w:val="00E162A8"/>
     <w:rsid w:val="00E20086"/>
     <w:rsid w:val="00E644A1"/>
     <w:rsid w:val="00E7152A"/>
     <w:rsid w:val="00E81ABD"/>
     <w:rsid w:val="00E876D3"/>
+    <w:rsid w:val="00E97812"/>
     <w:rsid w:val="00EB087C"/>
     <w:rsid w:val="00ED4A8F"/>
     <w:rsid w:val="00ED63AC"/>
     <w:rsid w:val="00F04D10"/>
     <w:rsid w:val="00F15B5B"/>
     <w:rsid w:val="00F30256"/>
     <w:rsid w:val="00F30EB0"/>
     <w:rsid w:val="00F55FB9"/>
     <w:rsid w:val="00F56FFC"/>
+    <w:rsid w:val="00F61716"/>
     <w:rsid w:val="00F61819"/>
     <w:rsid w:val="00F64026"/>
     <w:rsid w:val="00F721B6"/>
     <w:rsid w:val="00FB1855"/>
     <w:rsid w:val="00FB4099"/>
     <w:rsid w:val="00FC6058"/>
     <w:rsid w:val="00FD5FCE"/>
     <w:rsid w:val="00FE4546"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09382064"/>
   <w15:docId w15:val="{9F62D4A3-A913-4AE0-90DF-CC973C7258FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="600" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13762,51 +14653,51 @@
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15142,55 +16033,105 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F15B5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F15B5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003256EF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D070A3"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Recuodecorpodetexto2Char"/>
+    <w:rsid w:val="00F61716"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto2Char">
+    <w:name w:val="Recuo de corpo de texto 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Recuodecorpodetexto2"/>
+    <w:rsid w:val="00F61716"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123013580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="132063347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15520,51 +16461,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2006084605">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.PNG"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulario.abcd.usp.br/pt-br/index.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulario.abcd.usp.br/pt-br/index.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ficha.florianopolis.ifsc.edu.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15893,72 +16834,72 @@
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>2</b:Last>
             <b:First>Teste</b:First>
             <b:Middle>teste</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1CF8AED-D4B2-2441-9630-BE9F3540EAD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>12968</Characters>
+  <Pages>30</Pages>
+  <Words>2418</Words>
+  <Characters>13058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15339</CharactersWithSpaces>
+  <CharactersWithSpaces>15446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniele Rohr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>