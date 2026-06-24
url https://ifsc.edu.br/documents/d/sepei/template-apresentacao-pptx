--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -9,82 +9,83 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483659" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Amatic SC" panose="00000500000000000000" pitchFamily="2" charset="-79"/>
       <p:regular r:id="rId6"/>
       <p:bold r:id="rId7"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Asap Condensed" pitchFamily="2" charset="0"/>
+      <p:font typeface="Asap Condensed" panose="020B0604020202020204" charset="0"/>
       <p:regular r:id="rId8"/>
       <p:bold r:id="rId9"/>
       <p:italic r:id="rId10"/>
       <p:boldItalic r:id="rId11"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
@@ -311,124 +312,404 @@
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{A8415CEA-615C-4086-8888-2560D96EC47D}" v="2" dt="2026-06-08T20:13:01.672"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="922" y="72"/>
+        <p:origin x="874" y="77"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{7AC266B7-39AA-4F08-ACDB-3E310AB15313}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{7AC266B7-39AA-4F08-ACDB-3E310AB15313}" dt="2026-02-23T22:58:47.418" v="1" actId="20577"/>
+    <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}"/>
+    <pc:docChg chg="modSld modMainMaster">
+      <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:13:12.615" v="95" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{7AC266B7-39AA-4F08-ACDB-3E310AB15313}" dt="2026-02-23T22:58:47.418" v="1" actId="20577"/>
+        <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:12:28.790" v="50" actId="2711"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{7AC266B7-39AA-4F08-ACDB-3E310AB15313}" dt="2026-02-23T22:58:46.060" v="0" actId="20577"/>
+          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:12:25.467" v="49" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="256"/>
             <ac:spMk id="55" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{7AC266B7-39AA-4F08-ACDB-3E310AB15313}" dt="2026-02-23T22:58:47.418" v="1" actId="20577"/>
+          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:12:28.790" v="50" actId="2711"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="256"/>
             <ac:spMk id="56" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:13:12.615" v="95" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:13:07.836" v="73" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="258"/>
+            <ac:spMk id="67" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:13:12.615" v="95" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="258"/>
+            <ac:spMk id="68" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldMasterChg chg="modSldLayout">
+        <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:22.274" v="48" actId="2711"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="0" sldId="2147483659"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:02.212" v="31" actId="255"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483648"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:02.212" v="31" actId="255"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483648"/>
+              <ac:spMk id="11" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:06:48.111" v="17" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483648"/>
+              <ac:spMk id="12" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:24.527" v="32" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483649"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:24.527" v="32" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483649"/>
+              <ac:spMk id="15" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:30.525" v="34" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483650"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:28.395" v="33" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483650"/>
+              <ac:spMk id="18" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:30.525" v="34" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483650"/>
+              <ac:spMk id="19" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:39.511" v="37" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483651"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:34.574" v="35" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483651"/>
+              <ac:spMk id="22" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:37.329" v="36" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483651"/>
+              <ac:spMk id="23" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:39.511" v="37" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483651"/>
+              <ac:spMk id="24" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:42.969" v="38" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483652"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:42.969" v="38" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483652"/>
+              <ac:spMk id="27" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:50.996" v="40" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483653"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:48.903" v="39" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483653"/>
+              <ac:spMk id="30" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:50.996" v="40" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483653"/>
+              <ac:spMk id="31" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:55.783" v="41" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483654"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:07:55.783" v="41" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483654"/>
+              <ac:spMk id="34" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:05.557" v="45" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483655"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:00.366" v="43" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483655"/>
+              <ac:spMk id="38" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:02.720" v="44" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483655"/>
+              <ac:spMk id="39" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:05.557" v="45" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483655"/>
+              <ac:spMk id="40" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:09.266" v="46" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483656"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:09.266" v="46" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483656"/>
+              <ac:spMk id="43" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp mod">
+          <pc:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:22.274" v="48" actId="2711"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="0" sldId="2147483659"/>
+            <pc:sldLayoutMk cId="0" sldId="2147483657"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:22.274" v="48" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483657"/>
+              <ac:spMk id="46" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Nadia Garlet" userId="569971b88f9b49b0" providerId="LiveId" clId="{45EB4D07-286A-4341-A75E-291B5E7730F4}" dt="2026-06-08T20:08:16.014" v="47" actId="2711"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="0" sldId="2147483659"/>
+              <pc:sldLayoutMk cId="0" sldId="2147483657"/>
+              <ac:spMk id="47" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -980,51 +1261,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 57"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Google Shape;58;g3c6bd60f1cd_0_1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -1084,51 +1365,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 63"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="64" name="Google Shape;64;g3c6bd60f1cd_0_6:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -1284,54 +1565,56 @@
           <a:xfrm>
             <a:off x="601050" y="2132500"/>
             <a:ext cx="7941900" cy="1075800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4600"/>
               <a:buNone/>
-              <a:defRPr sz="4600">
+              <a:defRPr sz="3500">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Asap Condensed" panose="020B0604020202020204" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="5100"/>
               <a:buNone/>
               <a:defRPr sz="5100" b="1">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -1436,97 +1719,99 @@
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="5100"/>
               <a:buNone/>
               <a:defRPr sz="5100" b="1">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="601050" y="3165775"/>
             <a:ext cx="7941900" cy="673500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2500"/>
               <a:buNone/>
               <a:defRPr sz="2500">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Asap Condensed" panose="020B0604020202020204" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2500"/>
               <a:buNone/>
               <a:defRPr sz="2500">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
@@ -1655,51 +1940,51 @@
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2500"/>
               <a:buNone/>
               <a:defRPr sz="2500">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Google Shape;13;p2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -1796,51 +2081,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1106125"/>
             <a:ext cx="8520600" cy="1543500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="10100"/>
               <a:buNone/>
-              <a:defRPr sz="10100"/>
+              <a:defRPr sz="10100">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="12000"/>
               <a:buNone/>
               <a:defRPr sz="12000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="12000"/>
               <a:buNone/>
               <a:defRPr sz="12000"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:spcBef>
@@ -1889,89 +2177,93 @@
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="12000"/>
               <a:buNone/>
               <a:defRPr sz="12000"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="12000"/>
               <a:buNone/>
               <a:defRPr sz="12000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>xx%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Google Shape;47;p11"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="247925" y="2500925"/>
             <a:ext cx="8520600" cy="1912800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buChar char="●"/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-317500" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-317500" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-317500" algn="ctr">
               <a:spcBef>
@@ -2019,51 +2311,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-317500" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-317500" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Google Shape;48;p11"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -2264,51 +2556,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2150850"/>
             <a:ext cx="8520600" cy="841800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="3600"/>
               <a:buNone/>
-              <a:defRPr sz="3600"/>
+              <a:defRPr sz="3600">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="3600"/>
               <a:buNone/>
               <a:defRPr sz="3600" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="3600"/>
               <a:buNone/>
               <a:defRPr sz="3600" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:spcBef>
@@ -2356,51 +2651,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="3600"/>
               <a:buNone/>
               <a:defRPr sz="3600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="3600"/>
               <a:buNone/>
               <a:defRPr sz="3600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Google Shape;16;p3"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -2497,51 +2792,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="326125"/>
             <a:ext cx="4357200" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
@@ -2589,88 +2886,91 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Google Shape;19;p4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1367350"/>
             <a:ext cx="8520600" cy="3116400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buChar char="●"/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-317500">
               <a:spcBef>
@@ -2718,51 +3018,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;p4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -2859,51 +3159,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="282050"/>
             <a:ext cx="4357200" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
@@ -2951,88 +3254,91 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Google Shape;23;p5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1265830"/>
             <a:ext cx="3999900" cy="3416400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-304800">
               <a:spcBef>
@@ -3080,88 +3386,91 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;p5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4818225" y="1265821"/>
             <a:ext cx="3999900" cy="3416400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-304800">
               <a:spcBef>
@@ -3209,51 +3518,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Google Shape;25;p5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -3370,50 +3679,52 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -3518,51 +3829,51 @@
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Google Shape;28;p6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -3659,51 +3970,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="555600"/>
             <a:ext cx="2808000" cy="755700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="2400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
@@ -3751,88 +4065,91 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Google Shape;31;p7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389625" y="1396700"/>
             <a:ext cx="4406700" cy="3179400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="●"/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-304800">
               <a:spcBef>
@@ -3880,51 +4197,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-304800">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Google Shape;32;p7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -4021,51 +4338,54 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="490250" y="450150"/>
             <a:ext cx="6367800" cy="4090800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4800"/>
               <a:buNone/>
-              <a:defRPr sz="4800"/>
+              <a:defRPr sz="4800">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4800"/>
               <a:buNone/>
               <a:defRPr sz="4800"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4800"/>
               <a:buNone/>
               <a:defRPr sz="4800"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
@@ -4113,51 +4433,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4800"/>
               <a:buNone/>
               <a:defRPr sz="4800"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4800"/>
               <a:buNone/>
               <a:defRPr sz="4800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;p8"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -4294,51 +4614,53 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="265500" y="1233175"/>
             <a:ext cx="4045200" cy="1482300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4200"/>
               <a:buNone/>
-              <a:defRPr sz="4200"/>
+              <a:defRPr sz="4200">
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4200"/>
               <a:buNone/>
               <a:defRPr sz="4200"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4200"/>
               <a:buNone/>
               <a:defRPr sz="4200"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:spcBef>
@@ -4386,91 +4708,93 @@
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4200"/>
               <a:buNone/>
               <a:defRPr sz="4200"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="4200"/>
               <a:buNone/>
               <a:defRPr sz="4200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;p9"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="265500" y="2803075"/>
             <a:ext cx="4045200" cy="1235100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
-              <a:defRPr sz="2100"/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
               <a:defRPr sz="2100"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -4542,88 +4866,90 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
               <a:defRPr sz="2100"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
               <a:defRPr sz="2100"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Google Shape;40;p9"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4939500" y="724075"/>
             <a:ext cx="3837000" cy="3695100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buChar char="●"/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="914400" lvl="1" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1371600" lvl="2" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828800" lvl="3" indent="-317500">
               <a:spcBef>
@@ -4671,51 +4997,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3657600" lvl="7" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-317500">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Google Shape;41;p9"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -4815,55 +5141,57 @@
           <a:xfrm>
             <a:off x="311700" y="4230575"/>
             <a:ext cx="5998800" cy="605100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p10"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
@@ -6348,92 +6676,94 @@
             <a:ext cx="7941900" cy="1033200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:cs typeface="Asap Condensed" panose="020B0604020202020204" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="Google Shape;56;p13"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="601050" y="3002650"/>
             <a:ext cx="7941900" cy="673500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -6453,89 +6783,89 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="326125"/>
             <a:ext cx="4357200" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Google Shape;62;p14"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1367350"/>
             <a:ext cx="8520600" cy="3116400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
@@ -6567,96 +6897,114 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="260825"/>
             <a:ext cx="4357200" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr lang="pt-BR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Insira um título</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="68" name="Google Shape;68;p15"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1367350"/>
             <a:ext cx="8520600" cy="3116400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr lang="pt-BR" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Insira o texto</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Simple Light">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="595959"/>
       </a:dk2>
@@ -7190,81 +7538,81 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>0</Words>
+  <Words>6</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Apresentação na tela (16:9)</PresentationFormat>
-  <Paragraphs>0</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <Slides>3</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fontes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de slides</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Amatic SC</vt:lpstr>
       <vt:lpstr>Asap Condensed</vt:lpstr>
-      <vt:lpstr>Amatic SC</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Simple Light</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
       <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
-      <vt:lpstr>Apresentação do PowerPoint</vt:lpstr>
+      <vt:lpstr>Insira um título</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>